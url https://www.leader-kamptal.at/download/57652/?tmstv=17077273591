--- v0 (2025-10-06)
+++ v1 (2026-10-06)
@@ -27,50 +27,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="109C1038" w14:textId="4008C511" w:rsidR="007363A7" w:rsidRPr="00DC07EA" w:rsidRDefault="00DB7D50" w:rsidP="00B92910">
       <w:pPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk144706799"/>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D60D808" wp14:editId="22A346C8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-33845</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-543560</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1315085" cy="930275"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1261992192" name="Grafik 1261992192" descr="Ein Bild, das Schrift, Grafiken, Screenshot, Grafikdesign enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Grafik 3" descr="Ein Bild, das Schrift, Grafiken, Screenshot, Grafikdesign enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
@@ -153,118 +155,127 @@
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="49E742C8" w14:textId="77777777" w:rsidR="00093B4F" w:rsidRDefault="00093B4F" w:rsidP="009E41B6">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="006666"/>
                                 <w:sz w:val="19"/>
                                 <w:szCs w:val="19"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="006666"/>
                                 <w:sz w:val="19"/>
                                 <w:szCs w:val="19"/>
                               </w:rPr>
                               <w:t>Verein LEADER-Region Kamptal+</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="47F9BDCF" w14:textId="77777777" w:rsidR="00093B4F" w:rsidRDefault="00093B4F" w:rsidP="009E41B6">
+                          <w:p w14:paraId="47F9BDCF" w14:textId="4AF51C18" w:rsidR="00093B4F" w:rsidRDefault="0052384C" w:rsidP="009E41B6">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="006666"/>
                                 <w:sz w:val="19"/>
                                 <w:szCs w:val="19"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="006666"/>
                                 <w:sz w:val="19"/>
                                 <w:szCs w:val="19"/>
                               </w:rPr>
-                              <w:t>Rathausstraße 4, 3550 Langenlois</w:t>
+                              <w:t>Kornplatz 5</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00093B4F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="006666"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
+                              </w:rPr>
+                              <w:t>, 3550 Langenlois</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="52F38F28" w14:textId="77777777" w:rsidR="00093B4F" w:rsidRDefault="00093B4F" w:rsidP="009E41B6">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="006666"/>
                                 <w:sz w:val="19"/>
                                 <w:szCs w:val="19"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="006666"/>
                                 <w:sz w:val="19"/>
                                 <w:szCs w:val="19"/>
                               </w:rPr>
                               <w:t>ZVR: 489086365</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="60110A56" w14:textId="5637F936" w:rsidR="00093B4F" w:rsidRPr="00D26AD3" w:rsidRDefault="00E6425F" w:rsidP="009E41B6">
+                          <w:p w14:paraId="60110A56" w14:textId="5637F936" w:rsidR="00093B4F" w:rsidRPr="00D26AD3" w:rsidRDefault="001B3ED8" w:rsidP="009E41B6">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="006666"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink r:id="rId9" w:history="1">
                               <w:r w:rsidR="00093B4F" w:rsidRPr="00D26AD3">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="006666"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                   <w:u w:val="none"/>
                                 </w:rPr>
                                 <w:t>office@leader-kamptal.at</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
-                          <w:p w14:paraId="101F2A77" w14:textId="2A6F2F9F" w:rsidR="00093B4F" w:rsidRPr="00D26AD3" w:rsidRDefault="00E6425F" w:rsidP="009E41B6">
+                          <w:p w14:paraId="101F2A77" w14:textId="2A6F2F9F" w:rsidR="00093B4F" w:rsidRPr="00D26AD3" w:rsidRDefault="001B3ED8" w:rsidP="009E41B6">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                               <w:jc w:val="right"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="006666"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:hyperlink r:id="rId10" w:history="1">
                               <w:r w:rsidR="00093B4F" w:rsidRPr="00D26AD3">
                                 <w:rPr>
                                   <w:rStyle w:val="Hyperlink"/>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:color w:val="006666"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>www.leader-kamtpal.at</w:t>
                               </w:r>
                             </w:hyperlink>
                           </w:p>
                           <w:p w14:paraId="3C14CAC6" w14:textId="77777777" w:rsidR="00093B4F" w:rsidRDefault="00093B4F"/>
                         </w:txbxContent>
@@ -292,118 +303,127 @@
               </v:shapetype>
               <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:109.55pt;margin-top:-41.5pt;width:160.75pt;height:67.4pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAV3gRESAIAAIIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSTtUigVKepATJMQ&#10;IMHEs+vYNJLj82y3Cfv1++y0wNiepr04tu/83d333eXsfOgM2ykfWrI1nxyVnCkrqWntU82/P1x9&#10;mnMWorCNMGRVzZ9V4OfLjx/OerdQU9qQaZRnALFh0buab2J0i6IIcqM6EY7IKQujJt+JiKN/Khov&#10;eqB3ppiW5XHRk2+cJ6lCwO3laOTLjK+1kvFW66AiMzVHbjGvPq/rtBbLM7F48sJtWrlPQ/xDFp1o&#10;LYK+QF2KKNjWt39Ada30FEjHI0ldQVq3UuUaUM2kfFfN/UY4lWsBOcG90BT+H6y82d151jbQrqzK&#10;09nJ9HjCmRUdtHpQQ9TKNGyaaOpdWMD73sE/Dl9owJPDfcBlqn7Qvktf1MVgB+HPLyQDjElcTstq&#10;Us0QRMI2n83m1UmCKV5fOx/iV0UdS5uae4iYuRW76xBH14NLChbItM1Va0w+pMZRF8aznYDkJuYc&#10;Af6bl7Gsr/nx51mZgS2l5yOyscgl1TrWlHZxWA97AtbUPKN+T2MjBSevWiR5LUK8Ex6dg5IxDfEW&#10;izaEILTfcbYh//Nv98kfgsLKWY9OrHn4sRVecWa+WUh9Oqmq1Lr5UEEhHPxby/qtxW67C0LlIBjZ&#10;5W3yj+aw1Z66RwzNKkWFSViJ2DWPh+1FHOcDQyfVapWd0KxOxGt772SCTkwnCR6GR+HdXqcIhW/o&#10;0LNi8U6u0Te9tLTaRtJt1jIRPLK65x2NnrthP5Rpkt6es9frr2P5CwAA//8DAFBLAwQUAAYACAAA&#10;ACEA6qnxZ98AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU6EQBCE7ya+w6RNvJjdgSUoQZqN&#10;Mf4k3lx0N95mmRaIzAxhZgHf3vakt65UperrYruYXkw0+s5ZhHgdgSBbO93ZBuGtelxlIHxQVqve&#10;WUL4Jg/b8vysULl2s32laRcawSXW5wqhDWHIpfR1S0b5tRvIsvfpRqMCy7GRelQzl5tebqLoWhrV&#10;WV5o1UD3LdVfu5NB+LhqDi9+eXqfkzQZHp6n6mavK8TLi+XuFkSgJfyF4Ref0aFkpqM7We1Fj8CP&#10;BIRVlvDBdrKJUxBHhDTOQJaF/M9f/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAV3gRE&#10;SAIAAIIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDq&#10;qfFn3wAAAAcBAAAPAAAAAAAAAAAAAAAAAKIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAArgUAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="49E742C8" w14:textId="77777777" w:rsidR="00093B4F" w:rsidRDefault="00093B4F" w:rsidP="009E41B6">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="006666"/>
                           <w:sz w:val="19"/>
                           <w:szCs w:val="19"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="006666"/>
                           <w:sz w:val="19"/>
                           <w:szCs w:val="19"/>
                         </w:rPr>
                         <w:t>Verein LEADER-Region Kamptal+</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="47F9BDCF" w14:textId="77777777" w:rsidR="00093B4F" w:rsidRDefault="00093B4F" w:rsidP="009E41B6">
+                    <w:p w14:paraId="47F9BDCF" w14:textId="4AF51C18" w:rsidR="00093B4F" w:rsidRDefault="0052384C" w:rsidP="009E41B6">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="006666"/>
                           <w:sz w:val="19"/>
                           <w:szCs w:val="19"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="006666"/>
                           <w:sz w:val="19"/>
                           <w:szCs w:val="19"/>
                         </w:rPr>
-                        <w:t>Rathausstraße 4, 3550 Langenlois</w:t>
+                        <w:t>Kornplatz 5</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00093B4F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="006666"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
+                        </w:rPr>
+                        <w:t>, 3550 Langenlois</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="52F38F28" w14:textId="77777777" w:rsidR="00093B4F" w:rsidRDefault="00093B4F" w:rsidP="009E41B6">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="006666"/>
                           <w:sz w:val="19"/>
                           <w:szCs w:val="19"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="006666"/>
                           <w:sz w:val="19"/>
                           <w:szCs w:val="19"/>
                         </w:rPr>
                         <w:t>ZVR: 489086365</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="60110A56" w14:textId="5637F936" w:rsidR="00093B4F" w:rsidRPr="00D26AD3" w:rsidRDefault="002A64F3" w:rsidP="009E41B6">
+                    <w:p w14:paraId="60110A56" w14:textId="5637F936" w:rsidR="00093B4F" w:rsidRPr="00D26AD3" w:rsidRDefault="001B3ED8" w:rsidP="009E41B6">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="006666"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink r:id="rId11" w:history="1">
                         <w:r w:rsidR="00093B4F" w:rsidRPr="00D26AD3">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="006666"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:u w:val="none"/>
                           </w:rPr>
                           <w:t>office@leader-kamptal.at</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
-                    <w:p w14:paraId="101F2A77" w14:textId="2A6F2F9F" w:rsidR="00093B4F" w:rsidRPr="00D26AD3" w:rsidRDefault="002A64F3" w:rsidP="009E41B6">
+                    <w:p w14:paraId="101F2A77" w14:textId="2A6F2F9F" w:rsidR="00093B4F" w:rsidRPr="00D26AD3" w:rsidRDefault="001B3ED8" w:rsidP="009E41B6">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:jc w:val="right"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="006666"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:hyperlink r:id="rId12" w:history="1">
                         <w:r w:rsidR="00093B4F" w:rsidRPr="00D26AD3">
                           <w:rPr>
                             <w:rStyle w:val="Hyperlink"/>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:color w:val="006666"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>www.leader-kamtpal.at</w:t>
                         </w:r>
                       </w:hyperlink>
                     </w:p>
                     <w:p w14:paraId="3C14CAC6" w14:textId="77777777" w:rsidR="00093B4F" w:rsidRDefault="00093B4F"/>
                   </w:txbxContent>
@@ -530,51 +550,51 @@
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9767" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52D0287E" w14:textId="7031B60D" w:rsidR="004B645C" w:rsidRPr="00632398" w:rsidRDefault="004B645C" w:rsidP="00E6578C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Hlk150151604"/>
+            <w:bookmarkStart w:id="2" w:name="_Hlk150151604"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B275E9" w14:paraId="53C2FE95" w14:textId="77777777" w:rsidTr="00B275E9">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="319"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4883" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="640FEEB7" w14:textId="2B011E6F" w:rsidR="00B275E9" w:rsidRPr="00E81823" w:rsidRDefault="00B275E9" w:rsidP="00E6578C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:rPr>
@@ -691,51 +711,51 @@
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
     <w:p w14:paraId="794C7C11" w14:textId="32E4AE3C" w:rsidR="00B04978" w:rsidRPr="00EA1769" w:rsidRDefault="00B04978" w:rsidP="00B92910">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="AAC811"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ECA4A5A" w14:textId="2D2BF5D5" w:rsidR="008B0718" w:rsidRPr="00B275E9" w:rsidRDefault="008B0718" w:rsidP="00B92910">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:sz w:val="24"/>
@@ -1278,51 +1298,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7780CBDE" w14:textId="46AE2013" w:rsidR="004B645C" w:rsidRPr="001D1605" w:rsidRDefault="00E6425F" w:rsidP="004B645C">
+          <w:p w14:paraId="7780CBDE" w14:textId="46AE2013" w:rsidR="004B645C" w:rsidRPr="001D1605" w:rsidRDefault="001B3ED8" w:rsidP="004B645C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="-1011597646"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1336,51 +1356,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004B645C" w:rsidRPr="001D1605">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7744419B" w14:textId="1F3EDE86" w:rsidR="004B645C" w:rsidRPr="001D1605" w:rsidRDefault="00E6425F" w:rsidP="004B645C">
+          <w:p w14:paraId="7744419B" w14:textId="1F3EDE86" w:rsidR="004B645C" w:rsidRPr="001D1605" w:rsidRDefault="001B3ED8" w:rsidP="004B645C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="66842868"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1454,51 +1474,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D53C223" w14:textId="7C59B6A1" w:rsidR="004B645C" w:rsidRPr="001D1605" w:rsidRDefault="00E6425F" w:rsidP="004B645C">
+          <w:p w14:paraId="0D53C223" w14:textId="7C59B6A1" w:rsidR="004B645C" w:rsidRPr="001D1605" w:rsidRDefault="001B3ED8" w:rsidP="004B645C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="-36199571"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1512,51 +1532,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004B645C" w:rsidRPr="001D1605">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="614B7375" w14:textId="6A33A8DF" w:rsidR="004B645C" w:rsidRPr="001D1605" w:rsidRDefault="00E6425F" w:rsidP="004B645C">
+          <w:p w14:paraId="614B7375" w14:textId="6A33A8DF" w:rsidR="004B645C" w:rsidRPr="001D1605" w:rsidRDefault="001B3ED8" w:rsidP="004B645C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="-1441290771"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1659,51 +1679,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08FF39A2" w14:textId="02CD178A" w:rsidR="004B645C" w:rsidRPr="001D1605" w:rsidRDefault="00E6425F" w:rsidP="004B645C">
+          <w:p w14:paraId="08FF39A2" w14:textId="02CD178A" w:rsidR="004B645C" w:rsidRPr="001D1605" w:rsidRDefault="001B3ED8" w:rsidP="004B645C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="1661349625"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1717,51 +1737,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004B645C" w:rsidRPr="001D1605">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4252BAB7" w14:textId="5100093A" w:rsidR="004B645C" w:rsidRPr="001D1605" w:rsidRDefault="00E6425F" w:rsidP="004B645C">
+          <w:p w14:paraId="4252BAB7" w14:textId="5100093A" w:rsidR="004B645C" w:rsidRPr="001D1605" w:rsidRDefault="001B3ED8" w:rsidP="004B645C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="-1245483438"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1825,51 +1845,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36030678" w14:textId="110CAE73" w:rsidR="001D1605" w:rsidRPr="001D1605" w:rsidRDefault="001D1605" w:rsidP="004B645C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D1C090E" w14:textId="7E7B2688" w:rsidR="004B645C" w:rsidRPr="001D1605" w:rsidRDefault="00E6425F" w:rsidP="004B645C">
+          <w:p w14:paraId="2D1C090E" w14:textId="7E7B2688" w:rsidR="004B645C" w:rsidRPr="001D1605" w:rsidRDefault="001B3ED8" w:rsidP="004B645C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="924305614"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -1883,51 +1903,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004B645C" w:rsidRPr="001D1605">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2794214C" w14:textId="11F41618" w:rsidR="004B645C" w:rsidRPr="001D1605" w:rsidRDefault="00E6425F" w:rsidP="004B645C">
+          <w:p w14:paraId="2794214C" w14:textId="11F41618" w:rsidR="004B645C" w:rsidRPr="001D1605" w:rsidRDefault="001B3ED8" w:rsidP="004B645C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="316536778"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2057,51 +2077,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>100% Eigenmittel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7920981C" w14:textId="43BF3376" w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w:rsidRDefault="00E6425F" w:rsidP="00E6578C">
+          <w:p w14:paraId="7920981C" w14:textId="43BF3376" w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w:rsidRDefault="001B3ED8" w:rsidP="00E6578C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="-1022701794"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2115,51 +2135,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EE69AA" w:rsidRPr="00A04FA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="727851B8" w14:textId="77777777" w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w:rsidRDefault="00E6425F" w:rsidP="00E6578C">
+          <w:p w14:paraId="727851B8" w14:textId="77777777" w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w:rsidRDefault="001B3ED8" w:rsidP="00E6578C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="571087679"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2221,51 +2241,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>Kredit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="723EF06A" w14:textId="77777777" w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w:rsidRDefault="00E6425F" w:rsidP="00E6578C">
+          <w:p w14:paraId="723EF06A" w14:textId="77777777" w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w:rsidRDefault="001B3ED8" w:rsidP="00E6578C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="-2077734791"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2279,51 +2299,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EE69AA" w:rsidRPr="00A04FA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="739A08F7" w14:textId="77777777" w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w:rsidRDefault="00E6425F" w:rsidP="00E6578C">
+          <w:p w14:paraId="739A08F7" w14:textId="77777777" w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w:rsidRDefault="001B3ED8" w:rsidP="00E6578C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="-1755117767"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2385,51 +2405,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>Sponsoren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C5858A2" w14:textId="58E21E9C" w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w:rsidRDefault="00E6425F" w:rsidP="00E6578C">
+          <w:p w14:paraId="2C5858A2" w14:textId="58E21E9C" w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w:rsidRDefault="001B3ED8" w:rsidP="00E6578C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="1680533508"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2452,51 +2472,51 @@
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
             <w:r w:rsidR="00A25B12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="544D0B47" w14:textId="77777777" w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w:rsidRDefault="00E6425F" w:rsidP="00E6578C">
+          <w:p w14:paraId="544D0B47" w14:textId="77777777" w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w:rsidRDefault="001B3ED8" w:rsidP="00E6578C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="1557122534"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2558,51 +2578,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>Preisgelder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2901" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CF0AF54" w14:textId="2E946CDE" w:rsidR="004154CB" w:rsidRPr="00A04FA7" w:rsidRDefault="00E6425F" w:rsidP="004154CB">
+          <w:p w14:paraId="0CF0AF54" w14:textId="2E946CDE" w:rsidR="004154CB" w:rsidRPr="00A04FA7" w:rsidRDefault="001B3ED8" w:rsidP="004154CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="1900777930"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2653,51 +2673,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="390D5DDE" w14:textId="2DB7BEF8" w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w:rsidRDefault="00EE69AA" w:rsidP="00EE69AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2760" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50D6DB20" w14:textId="4D0AF6AA" w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w:rsidRDefault="00E6425F" w:rsidP="00EE69AA">
+          <w:p w14:paraId="50D6DB20" w14:textId="4D0AF6AA" w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w:rsidRDefault="001B3ED8" w:rsidP="00EE69AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="1470552343"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2765,51 +2785,51 @@
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>Wurden bereits oder werden weitere öffentliche Mittel, Förderungen oder Zuschüsse beantragt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w14:paraId="77715C1F" w14:textId="77777777" w:rsidTr="00A04FA7">
         <w:trPr>
           <w:trHeight w:val="329"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4883" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24F568C8" w14:textId="6AA0B6BA" w:rsidR="00F61B33" w:rsidRPr="00A04FA7" w:rsidRDefault="00E6425F" w:rsidP="00EE69AA">
+          <w:p w14:paraId="24F568C8" w14:textId="6AA0B6BA" w:rsidR="00F61B33" w:rsidRPr="00A04FA7" w:rsidRDefault="001B3ED8" w:rsidP="00EE69AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="-2058313779"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -2859,51 +2879,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55534B02" w14:textId="4D7485B3" w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w:rsidRDefault="00E6425F" w:rsidP="00EE69AA">
+          <w:p w14:paraId="55534B02" w14:textId="4D7485B3" w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w:rsidRDefault="001B3ED8" w:rsidP="00EE69AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="21"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="-541436583"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -2987,51 +3007,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w14:paraId="7F8B6DC3" w14:textId="77777777" w:rsidTr="001221A1">
         <w:trPr>
           <w:trHeight w:val="332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4883" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BA3B9CF" w14:textId="4A72A68C" w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w:rsidRDefault="00E6425F" w:rsidP="00EE69AA">
+          <w:p w14:paraId="0BA3B9CF" w14:textId="4A72A68C" w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w:rsidRDefault="001B3ED8" w:rsidP="00EE69AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="319163166"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3046,51 +3066,51 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00EE69AA" w:rsidRPr="00A04FA7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="231BE0CA" w14:textId="64E392C9" w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w:rsidRDefault="00E6425F" w:rsidP="00EE69AA">
+          <w:p w14:paraId="231BE0CA" w14:textId="64E392C9" w:rsidR="00EE69AA" w:rsidRPr="00A04FA7" w:rsidRDefault="001B3ED8" w:rsidP="00EE69AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="-654829053"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3158,51 +3178,51 @@
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t xml:space="preserve">Kommt es innerhalb der Projektlaufzeit zu Einnahmen? </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004154CB" w:rsidRPr="00A04FA7" w14:paraId="2A61FDDE" w14:textId="77777777" w:rsidTr="00EA1769">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4883" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F7F718E" w14:textId="77777777" w:rsidR="00F61B33" w:rsidRDefault="00E6425F" w:rsidP="001221A1">
+          <w:p w14:paraId="1F7F718E" w14:textId="77777777" w:rsidR="00F61B33" w:rsidRDefault="001B3ED8" w:rsidP="001221A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="1777361778"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3237,51 +3257,51 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="38B4D649" w14:textId="318485E0" w:rsidR="001221A1" w:rsidRPr="00A04FA7" w:rsidRDefault="001221A1" w:rsidP="001221A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="2A7275"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C8D78DA" w14:textId="16C8F501" w:rsidR="004154CB" w:rsidRPr="00A04FA7" w:rsidRDefault="00E6425F" w:rsidP="004154CB">
+          <w:p w14:paraId="0C8D78DA" w14:textId="16C8F501" w:rsidR="004154CB" w:rsidRPr="00A04FA7" w:rsidRDefault="001B3ED8" w:rsidP="004154CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="010101"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="de-AT"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:color w:val="010101"/>
                   <w:sz w:val="20"/>
                   <w:lang w:eastAsia="de-AT"/>
                 </w:rPr>
                 <w:id w:val="1826080868"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -3994,51 +4014,51 @@
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00CA76EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t>Bitte nur 1 Nennung</w:t>
       </w:r>
       <w:r w:rsidRPr="00B275E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6701EA74" w14:textId="77777777" w:rsidR="00E81823" w:rsidRPr="00A04FA7" w:rsidRDefault="00E6425F" w:rsidP="002F11C2">
+    <w:p w14:paraId="6701EA74" w14:textId="77777777" w:rsidR="00E81823" w:rsidRPr="00A04FA7" w:rsidRDefault="001B3ED8" w:rsidP="002F11C2">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="010101"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="de-AT"/>
           </w:rPr>
           <w:id w:val="1259717604"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -4051,51 +4071,51 @@
               <w:lang w:eastAsia="de-AT"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E81823" w:rsidRPr="00A04FA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="010101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E81823" w:rsidRPr="00A04FA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Aktionsfeld 1: Steigerung der Wertschöpfung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8C45B2" w14:textId="77777777" w:rsidR="00E81823" w:rsidRPr="00A04FA7" w:rsidRDefault="00E6425F" w:rsidP="002F11C2">
+    <w:p w14:paraId="4F8C45B2" w14:textId="77777777" w:rsidR="00E81823" w:rsidRPr="00A04FA7" w:rsidRDefault="001B3ED8" w:rsidP="002F11C2">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="010101"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="de-AT"/>
           </w:rPr>
           <w:id w:val="2066670147"/>
@@ -4116,51 +4136,51 @@
               <w:lang w:eastAsia="de-AT"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E81823" w:rsidRPr="00A04FA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="010101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E81823" w:rsidRPr="00A04FA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Aktionsfeld 2: Natürliche Ressourcen und kulturelles Erbe erhalten</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535AAA89" w14:textId="77777777" w:rsidR="00E81823" w:rsidRPr="00A04FA7" w:rsidRDefault="00E6425F" w:rsidP="002F11C2">
+    <w:p w14:paraId="535AAA89" w14:textId="77777777" w:rsidR="00E81823" w:rsidRPr="00A04FA7" w:rsidRDefault="001B3ED8" w:rsidP="002F11C2">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="010101"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="de-AT"/>
           </w:rPr>
           <w:id w:val="2090277372"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
@@ -4173,51 +4193,51 @@
               <w:lang w:eastAsia="de-AT"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E81823" w:rsidRPr="00A04FA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="010101"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E81823" w:rsidRPr="00A04FA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Aktionsfeld 3: Gemeinwohl-Strukturen &amp; das Miteinander stärken</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE40DD9" w14:textId="584D20AF" w:rsidR="00E81823" w:rsidRPr="00E81823" w:rsidRDefault="00E6425F" w:rsidP="002F11C2">
+    <w:p w14:paraId="7DE40DD9" w14:textId="584D20AF" w:rsidR="00E81823" w:rsidRPr="00E81823" w:rsidRDefault="001B3ED8" w:rsidP="002F11C2">
       <w:pPr>
         <w:spacing w:after="40" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="010101"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:eastAsia="de-AT"/>
           </w:rPr>
           <w:id w:val="953365929"/>
           <w14:checkbox>
@@ -4812,382 +4832,382 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t>Antwort einfügen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732CA143" w14:textId="77777777" w:rsidR="00303871" w:rsidRPr="008E50CB" w:rsidRDefault="00303871" w:rsidP="008E50CB">
-[...17 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="63FBC5A5" w14:textId="77777777" w:rsidR="007E04E9" w:rsidRPr="00303871" w:rsidRDefault="007E04E9" w:rsidP="007E04E9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="21"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="21"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>Soziale Nachhaltigkeit</w:t>
+        <w:t>Innovationsgehalt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73EEF" w14:textId="77777777" w:rsidR="008E50CB" w:rsidRPr="00B275E9" w:rsidRDefault="008E50CB" w:rsidP="008E50CB">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="4CDA2A06" w14:textId="77777777" w:rsidR="007E04E9" w:rsidRPr="00B275E9" w:rsidRDefault="007E04E9" w:rsidP="007E04E9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:szCs w:val="21"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B275E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:szCs w:val="21"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>Fördert das Projekt das soziale Miteinander oder trägt es zum Abbau sozialer Barrieren und/oder zur Gleichstellung bei? Wenn ja, wie und mit welchen Maßnahmen?</w:t>
+        <w:t>Was macht das Projekt innovativ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E787A6" w14:textId="0FF607B8" w:rsidR="00B275E9" w:rsidRPr="00303871" w:rsidRDefault="008E50CB" w:rsidP="00303871">
+    <w:p w14:paraId="688B1546" w14:textId="77777777" w:rsidR="007E04E9" w:rsidRPr="001C42D9" w:rsidRDefault="007E04E9" w:rsidP="007E04E9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="21"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C42D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="21"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>z.B.: Ist es neu in der Gemeinde/Region?  Gibt es eine neue Kombination von Akteuren/Sektoren? Fördert das Projekt neue Denk- und Handlungsmuster? Wird eine neue Zielgruppe angesprochen? Werden neue Technologien / Methoden / Maßnahmen angewendet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D942B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="21"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABC0A41" w14:textId="77777777" w:rsidR="007E04E9" w:rsidRDefault="007E04E9" w:rsidP="007E04E9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AE221B3" w14:textId="77777777" w:rsidR="007E04E9" w:rsidRPr="008E50CB" w:rsidRDefault="007E04E9" w:rsidP="007E04E9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00E81823">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t>Antwort einfügen</w:t>
       </w:r>
-      <w:r w:rsidR="00D3112B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636CBC5D" w14:textId="77777777" w:rsidR="002F11C2" w:rsidRDefault="002F11C2" w:rsidP="00010802">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="732CA143" w14:textId="77777777" w:rsidR="00303871" w:rsidRPr="008E50CB" w:rsidRDefault="00303871" w:rsidP="008E50CB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61004246" w14:textId="2FEB96BC" w:rsidR="008E50CB" w:rsidRPr="00303871" w:rsidRDefault="00303871" w:rsidP="00303871">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="21"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="21"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Innovationsgehalt</w:t>
+        <w:t>Soziale Nachhaltigkeit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1854C875" w14:textId="7671416A" w:rsidR="008E50CB" w:rsidRPr="00B275E9" w:rsidRDefault="008E50CB" w:rsidP="00010802">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="07C73EEF" w14:textId="77777777" w:rsidR="008E50CB" w:rsidRPr="00B275E9" w:rsidRDefault="008E50CB" w:rsidP="008E50CB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:szCs w:val="21"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B275E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:szCs w:val="21"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
-        <w:t>Was macht das Projekt innovativ?</w:t>
+        <w:t>Fördert das Projekt das soziale Miteinander oder trägt es zum Abbau sozialer Barrieren und/oder zur Gleichstellung bei? Wenn ja, wie und mit welchen Maßnahmen?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079AEFF9" w14:textId="77777777" w:rsidR="008E50CB" w:rsidRPr="001C42D9" w:rsidRDefault="008E50CB" w:rsidP="00B275E9">
-[...4 lines deleted...]
-          <w:sz w:val="18"/>
+    <w:p w14:paraId="71E787A6" w14:textId="0FF607B8" w:rsidR="00B275E9" w:rsidRPr="00303871" w:rsidRDefault="008E50CB" w:rsidP="00303871">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E81823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>Antwort einfügen</w:t>
+      </w:r>
+      <w:r w:rsidR="00D3112B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636CBC5D" w14:textId="77777777" w:rsidR="002F11C2" w:rsidRDefault="002F11C2" w:rsidP="00010802">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:szCs w:val="21"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C42D9">
-[...98 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0C916656" w14:textId="241BCA0C" w:rsidR="008E50CB" w:rsidRDefault="008E50CB" w:rsidP="00B92910">
       <w:pPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="AAC811"/>
           <w:sz w:val="20"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="592301AE" w14:textId="0948AC80" w:rsidR="00303871" w:rsidRPr="00A04FA7" w:rsidRDefault="00303871" w:rsidP="00303871">
       <w:pPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="AAC811"/>
@@ -6016,128 +6036,267 @@
           </w14:textOutline>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174A6EFB" w14:textId="77777777" w:rsidR="0011475F" w:rsidRDefault="0011475F" w:rsidP="00B92910">
       <w:pPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:sectPr w:rsidR="0011475F" w:rsidSect="00010802">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="133A25FC" w14:textId="0A613175" w:rsidR="00D3112B" w:rsidRPr="00D3112B" w:rsidRDefault="00D3112B" w:rsidP="00D3112B">
+    <w:p w14:paraId="133A25FC" w14:textId="4508E680" w:rsidR="00D3112B" w:rsidRPr="00D3112B" w:rsidRDefault="00D3112B" w:rsidP="00D3112B">
       <w:pPr>
         <w:pStyle w:val="Beschriftung"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3112B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Projektkosten</w:t>
+      </w:r>
+      <w:r w:rsidR="00833E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00833E03" w:rsidRPr="00833E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t xml:space="preserve">bitte zuerst die EXCEL Vorlage ausfüllen. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F86196">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t xml:space="preserve">Das LEADER-Team kopiert sie dann in die </w:t>
+      </w:r>
+      <w:r w:rsidR="00833E03" w:rsidRPr="00833E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>Projektbeschreibung</w:t>
+      </w:r>
+      <w:r w:rsidR="00F86196">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00833E03" w:rsidRPr="00833E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00833E03" w:rsidRPr="00833E03">
+        <w:rPr>
+          <mc:AlternateContent>
+            <mc:Choice Requires="w16se">
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            </mc:Choice>
+            <mc:Fallback>
+              <w:rFonts w:ascii="Segoe UI Emoji" w:eastAsia="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
+            </mc:Fallback>
+          </mc:AlternateContent>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="w16se">
+            <w16se:symEx w16se:font="Segoe UI Emoji" w16se:char="1F60A"/>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:t>😊</w:t>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4106"/>
         <w:gridCol w:w="2815"/>
         <w:gridCol w:w="2815"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DB7D50" w14:paraId="25038CDB" w14:textId="77777777" w:rsidTr="00E60130">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="006666"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="006666"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006666"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="006666"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0970D65A" w14:textId="448503A0" w:rsidR="00DB7D50" w:rsidRPr="00E83D00" w:rsidRDefault="00DB7D50" w:rsidP="00B92910">
             <w:pPr>
               <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Hlk145573743"/>
+            <w:bookmarkStart w:id="3" w:name="_Hlk145573743"/>
             <w:r w:rsidRPr="00E83D00">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>Personalkosten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="006666"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="006666"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="006666"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="006666"/>
@@ -7891,102 +8050,173 @@
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00713E7E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
                   <w14:noFill/>
                   <w14:prstDash w14:val="solid"/>
                   <w14:bevel/>
                 </w14:textOutline>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:tbl>
     <w:p w14:paraId="101C9324" w14:textId="77777777" w:rsidR="004C6B64" w:rsidRDefault="004C6B64" w:rsidP="005F00BE">
       <w:pPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="AAC811"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="565090FB" w14:textId="6681AE3C" w:rsidR="00D3112B" w:rsidRPr="00D3112B" w:rsidRDefault="00D3112B" w:rsidP="00D3112B">
+    <w:p w14:paraId="565090FB" w14:textId="22CFE434" w:rsidR="00D3112B" w:rsidRPr="00D3112B" w:rsidRDefault="00D3112B" w:rsidP="00D3112B">
       <w:pPr>
         <w:pStyle w:val="Beschriftung"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D3112B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
         <w:t>Finanzierungsplan</w:t>
+      </w:r>
+      <w:r w:rsidR="00833E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00833E03" w:rsidRPr="00833E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>füllt das LEADER</w:t>
+      </w:r>
+      <w:r w:rsidR="00F86196">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00833E03" w:rsidRPr="00833E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="70AD47" w:themeColor="accent6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+            <w14:noFill/>
+            <w14:prstDash w14:val="solid"/>
+            <w14:bevel/>
+          </w14:textOutline>
+        </w:rPr>
+        <w:t>Team aus, wenn die Projektkosten fertig sind.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4815"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2461"/>
       </w:tblGrid>
       <w:tr w:rsidR="00501CC7" w14:paraId="31AAB6EA" w14:textId="77777777" w:rsidTr="00A04FA7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4815" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="006666"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="006666"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="006666"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="006666"/>
             </w:tcBorders>
           </w:tcPr>
@@ -9803,51 +10033,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Informationen z</w:t>
       </w:r>
       <w:r w:rsidR="00B45C48" w:rsidRPr="00815D77">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ur Registrierung und zur Vergabe von Vollmachten: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B91C77" w14:textId="748E0672" w:rsidR="00B45C48" w:rsidRPr="00815D77" w:rsidRDefault="00E6425F" w:rsidP="00815D77">
+    <w:p w14:paraId="56B91C77" w14:textId="748E0672" w:rsidR="00B45C48" w:rsidRPr="00815D77" w:rsidRDefault="001B3ED8" w:rsidP="00815D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00B45C48" w:rsidRPr="00815D77">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.ama.at/fachliche-informationen/kundendaten</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="28B92D22" w14:textId="1CF5F0DB" w:rsidR="00B45C48" w:rsidRPr="00BF50E4" w:rsidRDefault="004E277A" w:rsidP="00815D77">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -10423,51 +10653,51 @@
       </w:r>
       <w:r w:rsidR="005F74E4" w:rsidRPr="00086E28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Bei der Vergabe sind</w:t>
       </w:r>
       <w:r w:rsidR="005F74E4" w:rsidRPr="00086E28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schwellenwerte, Fristen, Wettbewerbsregeln, Zuschlagskriterien</w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="_Hlk495313330"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk495313330"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, usw. zu beachten</w:t>
       </w:r>
       <w:r w:rsidR="005F74E4" w:rsidRPr="00086E28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C0AB4E3" w14:textId="5DAB1048" w:rsidR="005F74E4" w:rsidRPr="00086E28" w:rsidRDefault="005F74E4" w:rsidP="005F74E4">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="006666"/>
@@ -10480,51 +10710,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Information </w:t>
       </w:r>
       <w:r w:rsidR="00D0532F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">zum Vergaberecht finden Sie </w:t>
       </w:r>
       <w:r w:rsidRPr="00086E28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>unter:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00086E28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00086E28" w:rsidRPr="00086E28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="006666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00086E28" w:rsidRPr="00086E28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="006666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -10600,51 +10830,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Allgemeinen Informationsblättern – „Informationsblatt zum Vergaberecht“</w:t>
       </w:r>
       <w:r w:rsidR="007D6DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> der AMA</w:t>
       </w:r>
       <w:r w:rsidR="00D0532F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718A2B90" w14:textId="77777777" w:rsidR="00D0532F" w:rsidRPr="00D0532F" w:rsidRDefault="00E6425F" w:rsidP="00D0532F">
+    <w:p w14:paraId="718A2B90" w14:textId="77777777" w:rsidR="00D0532F" w:rsidRPr="00D0532F" w:rsidRDefault="001B3ED8" w:rsidP="00D0532F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="006666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId22" w:anchor="18729" w:history="1">
         <w:r w:rsidR="00D0532F" w:rsidRPr="00D0532F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="006666"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.ama.at/dfp/allgemeine-informationen/allgemeine-informationsblaetter-und-dfp-handbuch#18729</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7E7BDC62" w14:textId="77777777" w:rsidR="002025BD" w:rsidRPr="00010802" w:rsidRDefault="002025BD" w:rsidP="005F74E4">
@@ -11116,99 +11346,99 @@
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D0532F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Informationen zur Kostenplausibilisierung und zu Pauschalwerten finden Sie unter den</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Allgemeinen Informationsblättern – „Informationsblatt Begründung der Kosten“:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76AB8EC8" w14:textId="4A1D9185" w:rsidR="00D0532F" w:rsidRPr="00D0532F" w:rsidRDefault="00E6425F" w:rsidP="005F74E4">
+    <w:p w14:paraId="76AB8EC8" w14:textId="4A1D9185" w:rsidR="00D0532F" w:rsidRPr="00D0532F" w:rsidRDefault="001B3ED8" w:rsidP="005F74E4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="006666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:anchor="18729" w:history="1">
         <w:r w:rsidR="00D0532F" w:rsidRPr="00D0532F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="006666"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.ama.at/dfp/allgemeine-informationen/allgemeine-informationsblaetter-und-dfp-handbuch#18729</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5FDF7FF9" w14:textId="718DF62D" w:rsidR="005F74E4" w:rsidRPr="00010802" w:rsidRDefault="005F74E4" w:rsidP="005F74E4">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C3D6CFE" w14:textId="088F1202" w:rsidR="005F74E4" w:rsidRPr="002D38A7" w:rsidRDefault="002025BD" w:rsidP="005F74E4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk495313407"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk495313407"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2A7275"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r w:rsidR="005F74E4" w:rsidRPr="002D38A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="2A7275"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Publizitätsvorschriften</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2214514C" w14:textId="0C46C506" w:rsidR="005F74E4" w:rsidRDefault="005F74E4" w:rsidP="005F74E4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -11249,51 +11479,51 @@
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r w:rsidRPr="00086E28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="auto"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00086E28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> sind einzuhalten! </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00086E28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="002D38A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00086E28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">s bedeutet, dass bei </w:t>
       </w:r>
       <w:r w:rsidR="00D0532F">
@@ -11376,51 +11606,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> auf der Vorderseite</w:t>
       </w:r>
       <w:r w:rsidRPr="00086E28">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> zu verwenden ist:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F7D2999" w14:textId="1EAD09EA" w:rsidR="00130CC8" w:rsidRPr="00086E28" w:rsidRDefault="00130CC8" w:rsidP="00130CC8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_GoBack"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="434DC6DF" wp14:editId="0825328F">
             <wp:extent cx="2495550" cy="518760"/>
             <wp:effectExtent l="38100" t="38100" r="95250" b="91440"/>
             <wp:docPr id="2" name="Grafik 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -11440,140 +11669,139 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2574699" cy="535213"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:prstClr val="black">
                           <a:alpha val="40000"/>
                         </a:prstClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="412A29A9" w14:textId="4B412326" w:rsidR="002D38A7" w:rsidRPr="002D38A7" w:rsidRDefault="002D38A7" w:rsidP="005F74E4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D38A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Die aktuellen Publizitätsvorschriften</w:t>
       </w:r>
       <w:r w:rsidR="00D0532F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> und wie Sie bei Ihren geplanten Maßnahmen anzuwenden sind,</w:t>
       </w:r>
       <w:r w:rsidRPr="002D38A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> finden Sie im </w:t>
       </w:r>
       <w:r w:rsidRPr="002D38A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Informationsportal der AMA unter den „Allgemeinen Informationsblättern“:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726D5D53" w14:textId="1FE27DEB" w:rsidR="002D38A7" w:rsidRPr="002D38A7" w:rsidRDefault="00E6425F" w:rsidP="00815D77">
+    <w:p w14:paraId="726D5D53" w14:textId="1FE27DEB" w:rsidR="002D38A7" w:rsidRPr="002D38A7" w:rsidRDefault="001B3ED8" w:rsidP="00815D77">
       <w:pPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="006666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId26" w:anchor="18729" w:history="1">
         <w:r w:rsidR="002D38A7" w:rsidRPr="002D38A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="006666"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.ama.at/dfp/allgemeine-informationen/allgemeine-informationsblaetter-und-dfp-handbuch#18729</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="418D8E37" w14:textId="06FBC279" w:rsidR="002D38A7" w:rsidRPr="002D38A7" w:rsidRDefault="002D38A7" w:rsidP="00815D77">
       <w:pPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D38A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>oder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A8570DD" w14:textId="6A4D6656" w:rsidR="00D0532F" w:rsidRPr="00010802" w:rsidRDefault="00E6425F" w:rsidP="00815D77">
+    <w:p w14:paraId="7A8570DD" w14:textId="6A4D6656" w:rsidR="00D0532F" w:rsidRPr="00010802" w:rsidRDefault="001B3ED8" w:rsidP="00815D77">
       <w:pPr>
         <w:spacing w:after="80" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="006666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="002D38A7" w:rsidRPr="002D38A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="006666"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.ama.at/getattachment/63079bba-c353-46cd-b703-420f83843165/Informationsblatt_Publizitaet-GSP-23-27_Maerz-2023.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="135F1F30" w14:textId="77777777" w:rsidR="00815D77" w:rsidRDefault="00815D77" w:rsidP="00E765B6">
@@ -11779,51 +12007,51 @@
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5BFD2AD6" w14:textId="77777777" w:rsidR="00E6165D" w:rsidRDefault="00E6165D" w:rsidP="00E6165D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Weitere Informationen finden sich auf</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A61475C" w14:textId="77777777" w:rsidR="00E6165D" w:rsidRPr="00D0532F" w:rsidRDefault="00E6425F" w:rsidP="00E6165D">
+    <w:p w14:paraId="1A61475C" w14:textId="77777777" w:rsidR="00E6165D" w:rsidRPr="00D0532F" w:rsidRDefault="001B3ED8" w:rsidP="00E6165D">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="006666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId28" w:anchor="18729" w:history="1">
         <w:r w:rsidR="00E6165D" w:rsidRPr="00D0532F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="006666"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.ama.at/dfp/allgemeine-informationen/allgemeine-informationsblaetter-und-dfp-handbuch#18729</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2EC4FF39" w14:textId="77777777" w:rsidR="00E765B6" w:rsidRDefault="00E765B6" w:rsidP="004E0A91">
@@ -12155,139 +12383,146 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Mail: office@leader-kamptal.at</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004B5D5A" w:rsidRPr="004B5D5A" w:rsidSect="00815D77">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1021" w:right="1077" w:bottom="794" w:left="1304" w:header="709" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FA929E4" w14:textId="77777777" w:rsidR="00E6425F" w:rsidRDefault="00E6425F">
+    <w:p w14:paraId="4E6994DE" w14:textId="77777777" w:rsidR="001B3ED8" w:rsidRDefault="001B3ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37A7A7CF" w14:textId="77777777" w:rsidR="00E6425F" w:rsidRDefault="00E6425F">
+    <w:p w14:paraId="430A80BF" w14:textId="77777777" w:rsidR="001B3ED8" w:rsidRDefault="001B3ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MinionPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Emoji">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="961308365"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="245C2904" w14:textId="16CB9F2D" w:rsidR="00010802" w:rsidRDefault="00010802">
         <w:pPr>
@@ -12350,61 +12585,61 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="de-DE"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="0D3A9B9C" w14:textId="77777777" w:rsidR="00B275E9" w:rsidRDefault="00B275E9">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B7551BF" w14:textId="77777777" w:rsidR="00E6425F" w:rsidRDefault="00E6425F">
+    <w:p w14:paraId="21EBDEFE" w14:textId="77777777" w:rsidR="001B3ED8" w:rsidRDefault="001B3ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D8A1F70" w14:textId="77777777" w:rsidR="00E6425F" w:rsidRDefault="00E6425F">
+    <w:p w14:paraId="6FC5B856" w14:textId="77777777" w:rsidR="001B3ED8" w:rsidRDefault="001B3ED8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="393ADB83" w14:textId="212E4E3B" w:rsidR="00093B4F" w:rsidRDefault="00093B4F" w:rsidP="007363A7">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -13134,144 +13369,151 @@
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B92910"/>
     <w:rsid w:val="00010802"/>
     <w:rsid w:val="00015983"/>
     <w:rsid w:val="000176EB"/>
     <w:rsid w:val="00023A7B"/>
     <w:rsid w:val="00031350"/>
     <w:rsid w:val="00031CFD"/>
     <w:rsid w:val="000371DE"/>
     <w:rsid w:val="00074BE8"/>
     <w:rsid w:val="00086E28"/>
     <w:rsid w:val="00093B4F"/>
     <w:rsid w:val="00094CB8"/>
     <w:rsid w:val="000A117D"/>
     <w:rsid w:val="000B39A0"/>
     <w:rsid w:val="000D42B1"/>
     <w:rsid w:val="00102AAE"/>
     <w:rsid w:val="00104CB0"/>
     <w:rsid w:val="0011475F"/>
     <w:rsid w:val="001220FF"/>
     <w:rsid w:val="001221A1"/>
     <w:rsid w:val="00130CC8"/>
     <w:rsid w:val="00177DAC"/>
     <w:rsid w:val="00190444"/>
+    <w:rsid w:val="001B3ED8"/>
     <w:rsid w:val="001C1548"/>
     <w:rsid w:val="001C42D9"/>
     <w:rsid w:val="001D1605"/>
     <w:rsid w:val="001D407F"/>
     <w:rsid w:val="001F7B70"/>
     <w:rsid w:val="002025BD"/>
     <w:rsid w:val="002038A6"/>
     <w:rsid w:val="00240555"/>
     <w:rsid w:val="0026645B"/>
     <w:rsid w:val="002674ED"/>
     <w:rsid w:val="002765A2"/>
     <w:rsid w:val="00291B73"/>
     <w:rsid w:val="002A64F3"/>
     <w:rsid w:val="002B1638"/>
     <w:rsid w:val="002D38A7"/>
     <w:rsid w:val="002D46E5"/>
     <w:rsid w:val="002E29D2"/>
     <w:rsid w:val="002E3F69"/>
     <w:rsid w:val="002E4EB3"/>
     <w:rsid w:val="002F11C2"/>
     <w:rsid w:val="00300148"/>
     <w:rsid w:val="00303871"/>
     <w:rsid w:val="003128FC"/>
+    <w:rsid w:val="00323B2A"/>
     <w:rsid w:val="00377C94"/>
     <w:rsid w:val="003D739D"/>
     <w:rsid w:val="00404927"/>
     <w:rsid w:val="004154CB"/>
     <w:rsid w:val="00441913"/>
+    <w:rsid w:val="0044455D"/>
     <w:rsid w:val="004456B5"/>
     <w:rsid w:val="00481B8C"/>
     <w:rsid w:val="004906E2"/>
     <w:rsid w:val="004A3907"/>
     <w:rsid w:val="004B5D5A"/>
     <w:rsid w:val="004B645C"/>
     <w:rsid w:val="004C6B64"/>
     <w:rsid w:val="004D3FEC"/>
     <w:rsid w:val="004E0A91"/>
     <w:rsid w:val="004E277A"/>
     <w:rsid w:val="00501CC7"/>
     <w:rsid w:val="00520D22"/>
+    <w:rsid w:val="0052384C"/>
     <w:rsid w:val="005311D4"/>
     <w:rsid w:val="005426DD"/>
     <w:rsid w:val="00561721"/>
     <w:rsid w:val="005A6563"/>
     <w:rsid w:val="005B21BE"/>
     <w:rsid w:val="005B2315"/>
     <w:rsid w:val="005F00BE"/>
     <w:rsid w:val="005F3CEF"/>
     <w:rsid w:val="005F74E4"/>
     <w:rsid w:val="00601CFD"/>
     <w:rsid w:val="00632398"/>
     <w:rsid w:val="00635502"/>
     <w:rsid w:val="006420B3"/>
     <w:rsid w:val="0065430F"/>
     <w:rsid w:val="00690276"/>
     <w:rsid w:val="006907C0"/>
     <w:rsid w:val="006934D1"/>
     <w:rsid w:val="00695CB6"/>
     <w:rsid w:val="006C4D66"/>
     <w:rsid w:val="006D1E10"/>
     <w:rsid w:val="00706833"/>
     <w:rsid w:val="00713E7E"/>
     <w:rsid w:val="00715BAB"/>
     <w:rsid w:val="007363A7"/>
     <w:rsid w:val="00740A30"/>
     <w:rsid w:val="007532EB"/>
     <w:rsid w:val="007559BD"/>
     <w:rsid w:val="0079407A"/>
     <w:rsid w:val="00796678"/>
     <w:rsid w:val="007D6DFB"/>
+    <w:rsid w:val="007E04E9"/>
     <w:rsid w:val="00812002"/>
     <w:rsid w:val="00815D77"/>
     <w:rsid w:val="00821604"/>
     <w:rsid w:val="00822B35"/>
     <w:rsid w:val="0083077A"/>
+    <w:rsid w:val="00833E03"/>
     <w:rsid w:val="00846935"/>
     <w:rsid w:val="00856F5B"/>
     <w:rsid w:val="00862B4A"/>
     <w:rsid w:val="008735C8"/>
     <w:rsid w:val="008863DE"/>
     <w:rsid w:val="00894D5A"/>
     <w:rsid w:val="008A4D67"/>
     <w:rsid w:val="008B0718"/>
     <w:rsid w:val="008E50CB"/>
     <w:rsid w:val="00901DF2"/>
     <w:rsid w:val="00902CD0"/>
     <w:rsid w:val="00914891"/>
     <w:rsid w:val="00962A8B"/>
     <w:rsid w:val="00966571"/>
     <w:rsid w:val="0097042D"/>
     <w:rsid w:val="00973CBB"/>
     <w:rsid w:val="00974839"/>
     <w:rsid w:val="00981BE3"/>
     <w:rsid w:val="009864F5"/>
+    <w:rsid w:val="009B2994"/>
     <w:rsid w:val="009C031A"/>
     <w:rsid w:val="009D5B5A"/>
     <w:rsid w:val="009E41B6"/>
     <w:rsid w:val="009F16C6"/>
     <w:rsid w:val="00A0473F"/>
     <w:rsid w:val="00A04FA7"/>
     <w:rsid w:val="00A10E58"/>
     <w:rsid w:val="00A25B12"/>
     <w:rsid w:val="00A53F50"/>
     <w:rsid w:val="00A55AD5"/>
     <w:rsid w:val="00A74F0C"/>
     <w:rsid w:val="00A86D0A"/>
     <w:rsid w:val="00A9107E"/>
     <w:rsid w:val="00A94E7E"/>
     <w:rsid w:val="00B028C7"/>
     <w:rsid w:val="00B04978"/>
     <w:rsid w:val="00B145F0"/>
     <w:rsid w:val="00B15B6A"/>
     <w:rsid w:val="00B23010"/>
     <w:rsid w:val="00B252CE"/>
     <w:rsid w:val="00B275E9"/>
     <w:rsid w:val="00B45C48"/>
     <w:rsid w:val="00B83DAA"/>
     <w:rsid w:val="00B8534E"/>
     <w:rsid w:val="00B92910"/>
@@ -13306,50 +13548,51 @@
     <w:rsid w:val="00E25122"/>
     <w:rsid w:val="00E26FC9"/>
     <w:rsid w:val="00E42FF4"/>
     <w:rsid w:val="00E60130"/>
     <w:rsid w:val="00E6165D"/>
     <w:rsid w:val="00E6425F"/>
     <w:rsid w:val="00E765B6"/>
     <w:rsid w:val="00E81823"/>
     <w:rsid w:val="00E83D00"/>
     <w:rsid w:val="00EA1769"/>
     <w:rsid w:val="00EA3869"/>
     <w:rsid w:val="00EB28F7"/>
     <w:rsid w:val="00EB32F1"/>
     <w:rsid w:val="00EC4FE3"/>
     <w:rsid w:val="00ED6133"/>
     <w:rsid w:val="00EE69AA"/>
     <w:rsid w:val="00EF06F0"/>
     <w:rsid w:val="00F33936"/>
     <w:rsid w:val="00F42316"/>
     <w:rsid w:val="00F42D59"/>
     <w:rsid w:val="00F61B33"/>
     <w:rsid w:val="00F61DDC"/>
     <w:rsid w:val="00F702E6"/>
     <w:rsid w:val="00F76470"/>
     <w:rsid w:val="00F83B1B"/>
+    <w:rsid w:val="00F86196"/>
     <w:rsid w:val="00F916BB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -14409,82 +14652,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B8065C7-1EC8-4DAE-933B-312C5C384BF0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{352DF90C-2E5E-476B-9967-65FA15FEB69A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1492</Words>
-  <Characters>9405</Characters>
+  <Words>1516</Words>
+  <Characters>9554</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
-  <Paragraphs>21</Paragraphs>
+  <Lines>79</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10876</CharactersWithSpaces>
+  <CharactersWithSpaces>11048</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Danja</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>